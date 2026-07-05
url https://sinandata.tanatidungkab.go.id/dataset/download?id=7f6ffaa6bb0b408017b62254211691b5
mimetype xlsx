--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Diskominfo Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Dataset Jumlah RT Menurut Desa</t>
   </si>
   <si>
-    <t>Tanggal 19 May 2026</t>
+    <t>Tanggal 05 Jul 2026</t>
   </si>
   <si>
     <t>Jumlah Data: 8</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Bidang</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
@@ -681,336 +681,336 @@
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>20</v>
       </c>
       <c r="I9" t="s">
         <v>20</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="L9" t="s">
         <v>20</v>
       </c>
       <c r="M9" t="s">
         <v>17</v>
       </c>
       <c r="N9" t="s">
         <v>18</v>
       </c>
       <c r="O9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10" t="s">
         <v>22</v>
       </c>
       <c r="K10" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
         <v>22</v>
       </c>
       <c r="M10" t="s">
         <v>17</v>
       </c>
       <c r="N10" t="s">
         <v>18</v>
       </c>
       <c r="O10">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11" t="s">
         <v>22</v>
       </c>
       <c r="K11" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>17</v>
       </c>
       <c r="N11" t="s">
         <v>18</v>
       </c>
       <c r="O11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>25</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>25</v>
       </c>
       <c r="M12" t="s">
         <v>17</v>
       </c>
       <c r="N12" t="s">
         <v>18</v>
       </c>
       <c r="O12">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>27</v>
       </c>
       <c r="K13" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>17</v>
       </c>
       <c r="N13" t="s">
         <v>18</v>
       </c>
       <c r="O13">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14" t="s">
         <v>22</v>
       </c>
       <c r="K14" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>17</v>
       </c>
       <c r="N14" t="s">
         <v>18</v>
       </c>
       <c r="O14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>27</v>
       </c>
       <c r="K15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>17</v>
       </c>
       <c r="N15" t="s">
         <v>18</v>
       </c>
       <c r="O15">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>