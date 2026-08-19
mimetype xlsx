--- v1 (2026-07-05)
+++ v2 (2026-08-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Diskominfo Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Dataset Jumlah RT Menurut Desa</t>
   </si>
   <si>
-    <t>Tanggal 05 Jul 2026</t>
+    <t>Tanggal 19 Aug 2026</t>
   </si>
   <si>
     <t>Jumlah Data: 8</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Bidang</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>