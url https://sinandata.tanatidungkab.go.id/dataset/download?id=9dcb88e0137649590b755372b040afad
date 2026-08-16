--- v0 (2026-05-27)
+++ v1 (2026-08-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Diskominfo Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Dataset Luas Wilayah Menurut Desa</t>
   </si>
   <si>
-    <t>Tanggal 27 May 2026</t>
+    <t>Tanggal 16 Aug 2026</t>
   </si>
   <si>
     <t>Jumlah Data: 5</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Bidang</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>