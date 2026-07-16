--- v0 (2026-05-24)
+++ v1 (2026-07-16)
@@ -12,131 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Diskominfo Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Dataset Jumlah PNS Berdasarkan Agama</t>
   </si>
   <si>
-    <t>Tanggal 24 May 2026</t>
+    <t>Tanggal 16 Jul 2026</t>
   </si>
   <si>
     <t>Jumlah Data: 5</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Bidang</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Bidang Mutasi, Pengadaan &amp; Informasi</t>
   </si>
   <si>
     <t>Jumlah PNS Berdasarkan Agama</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>1.347,00</t>
   </si>
   <si>
     <t>1.426,00</t>
   </si>
   <si>
     <t>1.399,00</t>
   </si>
   <si>
     <t>1.388,00</t>
   </si>
   <si>
+    <t>1.391,00</t>
+  </si>
+  <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Badan Kepegawaian dan Pembangunan Sumber Daya Manusia</t>
   </si>
   <si>
     <t>Kristen</t>
   </si>
   <si>
     <t>250,00</t>
   </si>
   <si>
     <t>273,00</t>
   </si>
   <si>
     <t>263,00</t>
   </si>
   <si>
     <t>256,00</t>
+  </si>
+  <si>
+    <t>257,00</t>
   </si>
   <si>
     <t>Katholik</t>
   </si>
   <si>
     <t>71,00</t>
   </si>
   <si>
     <t>73,00</t>
   </si>
   <si>
     <t>74,00</t>
   </si>
   <si>
     <t>72,00</t>
   </si>
   <si>
     <t>Hindu</t>
   </si>
   <si>
     <t>Budha</t>
   </si>
   <si>
     <t>1,00</t>
   </si>
@@ -513,51 +519,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7:Z7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.284" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.284" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.284" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -652,233 +658,233 @@
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
         <v>18</v>
       </c>
       <c r="K8" t="s">
         <v>19</v>
       </c>
       <c r="L8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="M8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" t="s">
         <v>22</v>
-      </c>
-[...28 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L10" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="M10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
       <c r="J11" t="s">
         <v>15</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
       <c r="L11" t="s">
         <v>15</v>
       </c>
       <c r="M11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L12" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="M12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>