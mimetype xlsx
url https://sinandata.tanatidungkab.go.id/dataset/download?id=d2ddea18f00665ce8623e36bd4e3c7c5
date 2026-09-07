--- v0 (2026-05-27)
+++ v1 (2026-09-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Diskominfo Kabupaten Tana Tidung</t>
   </si>
   <si>
     <t>Dataset Pendapatan Daerah</t>
   </si>
   <si>
-    <t>Tanggal 27 May 2026</t>
+    <t>Tanggal 07 Sep 2026</t>
   </si>
   <si>
     <t>Jumlah Data: 3</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Bidang</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
@@ -80,51 +80,51 @@
   <si>
     <t>Pendapatan Asli Daerah (PAD)</t>
   </si>
   <si>
     <t>18.727.015.628,58</t>
   </si>
   <si>
     <t>20.308.596.176,63</t>
   </si>
   <si>
     <t>11.941.721.402,71</t>
   </si>
   <si>
     <t>19.857.987.030,66</t>
   </si>
   <si>
     <t>20.063.962.145,36</t>
   </si>
   <si>
     <t>33.956.641.613,43</t>
   </si>
   <si>
     <t>49.612.809.888,45</t>
   </si>
   <si>
-    <t>54.299.047.851,71</t>
+    <t>54.358.134.393,05</t>
   </si>
   <si>
     <t>Rupiah</t>
   </si>
   <si>
     <t>Badan Pengelola Keuangan dan Aset Daerah</t>
   </si>
   <si>
     <t>Pendapatan Transfer</t>
   </si>
   <si>
     <t>600.827.737.481,60</t>
   </si>
   <si>
     <t>686.268.818.492,16</t>
   </si>
   <si>
     <t>712.428.260.538,12</t>
   </si>
   <si>
     <t>747.257.991.610,88</t>
   </si>
   <si>
     <t>791.747.443.101,00</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>Lain-Lain Pendapatan Yang Sah</t>
   </si>
   <si>
     <t>5.220.115.217,58</t>
   </si>
   <si>
     <t>16.131.997.421,63</t>
   </si>
   <si>
     <t>5.989.556.997,27</t>
   </si>
   <si>
     <t>4.920.828.000,00</t>
   </si>
   <si>
     <t>4.032.000,00</t>
   </si>
   <si>
     <t>18.512.089.062,00</t>
   </si>
   <si>
     <t>19.030.199.300,00</t>
   </si>
   <si>
-    <t>130.884.120,34</t>
+    <t>71.797.579,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>